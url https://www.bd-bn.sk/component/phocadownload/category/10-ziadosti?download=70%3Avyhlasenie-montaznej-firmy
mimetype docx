--- v0 (2026-04-25)
+++ v1 (2026-11-05)
@@ -1,1379 +1,1230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/_rels/document.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>T28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...28 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:r>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:t>Vyhlásenie firmy pre montáž klimatizačného zariadenia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...73 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Názov firmy, IČO, adresa firmy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...84 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zodpovedná osoba a telefonický kontakt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...132 lines deleted...]
-          <w:bCs w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vyššie uvedená firma vyhlasuje, že bude v zmysle stavebného zákona vykonávať montáž klimatizačného zariadenia pre:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>stavebník</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> – meno, priezvisko, adresa vlastníka bytu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...37 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...76 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>pričom odvod kondenzátu bude riešený:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>_________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...301 lines deleted...]
-          <w:bCs w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vyššie uvedená firma sa zaväzuje, že pri montáži klimatizačnej jednotky neporuší spoločné časti a spoločné zariadenia bytového domu, na ktorých alebo do ktorých bude klimatizačná jednotka umiestnená.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>V opačnom prípade sa vyššie uvedená firma zaväzuje bezodkladne opraviť poškodenú časť bytového domu (zateplenie obvodového plášťa, strechu bytového domu, balkón, zábradlia...) na svoje náklady.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>V ………………………………………., dňa………………….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...75 lines deleted...]
-        <w:bidi w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t>………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:bidi w:val="0"/>
-[...47 lines deleted...]
-          <w:bCs w:val="false"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>podpis zodpovednej osoby a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Predvolenpsmoodseku"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:tab/>
         <w:t>pečiatka firmy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="1134" w:right="1134" w:gutter="0" w:header="0" w:top="1134" w:footer="0" w:bottom="1134"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="600" w:charSpace="32768"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Serif">
     <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="ee" w:characterSet="windows-1250"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Liberation Sans">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="ee" w:characterSet="windows-1250"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:charset w:val="ee" w:characterSet="windows-1250"/>
+    <w:charset w:val="ee"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:adjustLineHeightInTable/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="sk-SK" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl/>
-        <w:suppressAutoHyphens w:val="true"/>
+        <w:suppressAutoHyphens w:val="false"/>
+        <w:textAlignment w:val="baseline"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
       <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:kinsoku w:val="true"/>
       <w:overflowPunct w:val="true"/>
       <w:autoSpaceDE w:val="true"/>
       <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
       <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
       <w:kern w:val="2"/>
+      <w:position w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
+      <w:lang w:val="sk-SK" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Predvolenpsmoodseku">
+    <w:name w:val="Predvolené písmo odseku"/>
+    <w:qFormat/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normlny">
+    <w:name w:val="Normálny"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="false"/>
+      <w:keepLines w:val="false"/>
+      <w:pageBreakBefore w:val="false"/>
+      <w:widowControl/>
+      <w:pBdr/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:kinsoku w:val="true"/>
+      <w:overflowPunct w:val="true"/>
+      <w:autoSpaceDE w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:snapToGrid w:val="true"/>
+      <w:spacing w:lineRule="auto" w:line="240"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Serif" w:hAnsi="Liberation Serif" w:eastAsia="NSimSun" w:cs="Arial"/>
+      <w:b w:val="false"/>
+      <w:bCs w:val="false"/>
+      <w:i w:val="false"/>
+      <w:iCs w:val="false"/>
+      <w:caps w:val="false"/>
+      <w:smallCaps w:val="false"/>
+      <w:strike w:val="false"/>
+      <w:dstrike w:val="false"/>
+      <w:outline w:val="false"/>
+      <w:emboss w:val="false"/>
+      <w:imprint w:val="false"/>
+      <w:color w:val="auto"/>
+      <w:spacing w:val="0"/>
+      <w:w w:val="100"/>
+      <w:kern w:val="2"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:fill="auto" w:val="clear"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:em w:val="none"/>
       <w:lang w:val="sk-SK" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis">
     <w:name w:val="Nadpis"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext w:val="true"/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei" w:cs="Arial"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Microsoft YaHei"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
     <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="List">
-    <w:name w:val="List"/>
+  <w:style w:type="paragraph" w:styleId="Zoznamuser">
+    <w:name w:val="Zoznam (user)"/>
     <w:basedOn w:val="BodyText"/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="true"/>
+    </w:pPr>
+    <w:rPr/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-    <w:name w:val="Caption"/>
+  <w:style w:type="paragraph" w:styleId="Popisuser">
+    <w:name w:val="Popis (user)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Register">
     <w:name w:val="Register"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens w:val="true"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="ffffff"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="18a303"/>
+        <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="0369a3"/>
+        <a:srgbClr val="0369A3"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="a33e03"/>
+        <a:srgbClr val="A33E03"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8e03a3"/>
+        <a:srgbClr val="8E03A3"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="c99c00"/>
+        <a:srgbClr val="C99C00"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="c9211e"/>
+        <a:srgbClr val="C9211E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000ee"/>
+        <a:srgbClr val="0000EE"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="551a8b"/>
+        <a:srgbClr val="551A8B"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Arial" pitchFamily="0" charset="1"/>
         <a:ea typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
         <a:cs typeface="DejaVu Sans" pitchFamily="0" charset="1"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -1401,48 +1252,48 @@
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/24.2.2.2$Windows_X86_64 LibreOffice_project/d56cc158d8a96260b836f100ef4b4ef25d6f1a01</Application>
+  <Application>LibreOffice/26.2.4.2$Windows_X86_64 LibreOffice_project/0229ac93fcf0d7cbc6376066c6f35021cef002dc</Application>
   <AppVersion></AppVersion>
   <Pages>1</Pages>
-  <Words>123</Words>
-[...2 lines deleted...]
-  <Paragraphs>17</Paragraphs>
+  <Words>169</Words>
+  <Characters>965</Characters>
+  <CharactersWithSpaces>1132</CharactersWithSpaces>
+  <Paragraphs>2</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Eva Adamovičová</dc:creator>
   <dc:description/>
   <dc:language>sk-SK</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
   <dc:subject/>
   <dc:title/>
 </cp:coreProperties>
 </file>